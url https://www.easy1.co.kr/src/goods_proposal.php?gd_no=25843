--- v2 (2026-03-18)
+++ v3 (2026-05-03)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1424896c37e5e30cd8abc05d5036b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454854fbd603727c748a477ab7157e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1571625" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 5" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>