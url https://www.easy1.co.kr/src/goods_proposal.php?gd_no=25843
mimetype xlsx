--- v3 (2026-05-03)
+++ v4 (2026-06-17)
@@ -30,54 +30,51 @@
   <sheets>
     <sheet name="상품제안서" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'상품제안서'!$A$1:$L$34</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>[플씨드] 경량폴딩백팩 + 일체형 포켓돗자리(소) 2종 세트 | 상품코드: F25843</t>
   </si>
   <si>
     <t>02-412-0044</t>
   </si>
   <si>
     <t>www.easy1.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
-    <t>기본수량 미만 인쇄시 비용 추가.
-[...2 lines deleted...]
-봉인지 스티커, 선물포장 별도 문의.</t>
+    <t>&lt;p&gt;▶ SET OPP 포장 + 스티커 부착 포함 금액입니다.&lt;/p&gt;&lt;p&gt;* 스티커 사이즈 : 가로8cm X 세로3cm&lt;/p&gt;&lt;p&gt;※ SET OPP 위 스티커 부착&lt;/p&gt;&lt;p&gt;​▶ 실크인쇄&lt;/p&gt;&lt;p&gt;150개 미만 : 40,000원&lt;/p&gt;&lt;p&gt;150개 이상 : 개당 400원&lt;/p&gt;&lt;p&gt;* 인쇄사이즈 : 8cm X 2cm&lt;/p&gt;&lt;p&gt;※ 백팩이나 돗자리(포켓) 둘 중 한 곳 인쇄 기준입니다.&lt;/p&gt;&lt;p&gt;※ 인쇄 후 벌크로 출고 / OPP 재포장시 개당 200원&lt;/p&gt;&lt;p&gt;​▶ 전사인쇄&lt;/p&gt;&lt;p&gt;&amp;lt;돗자리(포켓)&amp;gt;&lt;/p&gt;&lt;p&gt;150개 미만 : 통합 55,000원&lt;/p&gt;&lt;p&gt;150개 이상 : 개당 500원&lt;/p&gt;&lt;p&gt;* 기본 인쇄사이즈 : 5cm X 5cm&lt;/p&gt;&lt;p&gt;※ 인쇄 사이즈 커질 시 인쇄 금액 추가됩니다.(별도문의)&lt;/p&gt;&lt;p&gt;&amp;lt;백팩&amp;gt;&lt;/p&gt;&lt;p&gt;150개 미만 : 통합 90,000원&lt;/p&gt;&lt;p&gt;150개 이상 : 개당 800원&lt;/p&gt;&lt;p&gt;* 기본 인쇄사이즈 : 5cm X 5cm&lt;/p&gt;&lt;p&gt;※ 인쇄 사이즈 커질 시 인쇄 금액 추가됩니다.(별도문의)&lt;/p&gt;&lt;p&gt;▶ 옵션&lt;/p&gt;&lt;p&gt;* 종이케이스 : 600원 / 패키지 4호로 출고&lt;/p&gt;&lt;p&gt;* 선물 포장 : 무늬(1~16번) 350원 / 크라프트지(17번) 500원&lt;/p&gt;&lt;p&gt;※ 선물 포장은 종이 케이스 추가시 구매 가능합니다.&lt;/p&gt;&lt;p&gt;※ 종이케이스 추가 시 부피로 인해 택배비 변경&lt;/p&gt;&lt;p&gt;- CJ 대한통운 : 1BOX 당 입수량 30개 / 1BOX 당 6,000원&lt;/p&gt;&lt;p&gt;- 대신택배 : 1BOX 당 입수량 80개 / 1BOX 당 15,000원​&amp;nbsp;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
     <t>실크, 풀칼라 / OPP(비닐)</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
@@ -340,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454854fbd603727c748a477ab7157e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76862b894510ebea742e75e60c85fc72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1571625" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 5" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1110,63 +1107,63 @@
       </c>
       <c r="C27" s="15" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A28" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="18">
-        <v>5040</v>
+        <v>5750</v>
       </c>
       <c r="D28" s="18">
-        <v>4950</v>
+        <v>5650</v>
       </c>
       <c r="E28" s="18">
-        <v>4830</v>
+        <v>5520</v>
       </c>
       <c r="F28" s="18">
-        <v>4740</v>
+        <v>5380</v>
       </c>
       <c r="G28" s="18">
-        <v>4620</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A29" s="8"/>
       <c r="B29" s="15"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A30" s="8"/>
       <c r="B30" s="15"/>
       <c r="C30" s="18"/>
       <c r="D30" s="18"/>
       <c r="E30" s="18"/>
       <c r="F30" s="18"/>
       <c r="G30" s="18"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="18" s="17" customFormat="1">
       <c r="A31" s="16"/>
       <c r="B31" s="15"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>