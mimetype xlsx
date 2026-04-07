--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -30,52 +30,52 @@
   <sheets>
     <sheet name="상품제안서" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'상품제안서'!$A$1:$L$34</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>오스템 충치케어 불소 치약칫솔 데일리세트 (국내생산) | 상품코드: F31979</t>
   </si>
   <si>
     <t>02-412-0044</t>
   </si>
   <si>
     <t>www.easy1.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
-    <t>구성품 : 칫솔 1P , 거치대 1P , 보호캡 1P
-인쇄사이즈 :  20 x 10 mm</t>
+    <t>&lt;p&gt;구성품 : 칫솔 1P , 거치대 1P , 보호캡 1P
+인쇄사이즈 :  20 x 10 mm&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;table class="__se_tbl_ext" style="clear: both; width: 1865px; border-collapse: collapse; border-spacing: 0px; font-family: dotum; background-color: rgb(255, 255, 255);"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td colspan="3" style="border-width: 1px 0px; border-top-style: solid; border-right-style: initial; border-bottom-style: solid; border-left-style: initial; border-top-color: rgb(236, 236, 236); border-right-color: initial; border-bottom-color: rgb(236, 236, 236); border-left-color: initial; border-image: initial; padding: 20px 0px; font-size: 13px; line-height: 1.5;"&gt;1박스 수량 50개&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
     <t>풀칼라 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
@@ -338,51 +338,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b3289d2810c7be5d98d0a5b0c8442.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6639dbcb0cc0a2b43da587855de52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1571625" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 5" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>