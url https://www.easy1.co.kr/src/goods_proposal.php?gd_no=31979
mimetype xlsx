--- v1 (2026-04-07)
+++ v2 (2026-05-22)
@@ -338,51 +338,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6639dbcb0cc0a2b43da587855de52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d6c0096275ff34780a39afbbfe222.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1571625" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 5" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>