--- v2 (2026-05-22)
+++ v3 (2026-07-07)
@@ -338,51 +338,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d6c0096275ff34780a39afbbfe222.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b88cc270e668c9542301acd3b606d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1571625" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 5" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>