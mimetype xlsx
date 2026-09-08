--- v3 (2026-07-07)
+++ v4 (2026-09-08)
@@ -338,51 +338,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b88cc270e668c9542301acd3b606d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985264a3c1391859b2cf5c229de0b4d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1571625" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 5" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>